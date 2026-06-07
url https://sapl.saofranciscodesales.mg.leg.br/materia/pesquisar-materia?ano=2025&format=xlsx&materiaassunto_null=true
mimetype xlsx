--- v0 (2026-03-08)
+++ v1 (2026-06-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="370">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -108,302 +108,311 @@
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/240/003_2025.pdf</t>
   </si>
   <si>
     <t>Pede que seja providenciado junto ao departamento municipal de estradas, a recuperação da estrada que da acesso a nossa vizinha cidade de Campina Verde e recuperação das duas pontes daquela estrada, sendo do Córrego Tijucal e Córrego Ariranha.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/241/004_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja firmado convênios com municípios vizinhos, como Iturama, Frutal, Conceição das Alagoas com objetivo de realizar cirurgias eletivas de média complexidade, para os pacientes de nossa comunidade.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>ABEL DO LAVADOR, EDILTON CABELEIREIRO, IGOR QUEIROZ, MARCELO AUGUSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/242/005_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciado junto ao departamento Municipal de Estradas, o seguinte: "Recuperação das estradas mestras, dentre as possibilidades do tempo chuvoso, atendendo as seguintes regiões: Ponte Grande; Lajeado, Samambaia, Queixada, Porto Militão e Monte Belo.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CHARLES DA FARMÁCIA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/244/006_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que seja providenciado o seguinte: a retirada de um caminhão e um ônibus em desuso, que se encontra na avenida 4 entre as ruas 19 e 21.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/245/007_2025.pdf</t>
+  </si>
+  <si>
+    <t>Vereador autor solicita do Poder Executivo a recuperação de um mata-burro localizado na região do Espraiado, próximo a propriedade do espólio de Sr. Longuinho Paiarinho.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/246/008_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores indicam ao Poder Legislativo que seja feita junto à casa de Saúde Dr. Nelson Jacinto Borges, Construção de corrimão nas rampas de acessibilidade Dentro da Casa de Saúde, ligando uma ala a outra para mais segurança aos pacientes.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>EDILTON CABELEIREIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/247/009_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador autor indica ao poder Executivo que possa estar roçando todos terrenos vagos localizados no bairro lago azul.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/248/010_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador autor indica ao Poder Executivo seja feito a revitalização do Campo de Futebol localizado ao lado da prainha Porto Brasil.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/249/011_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador autor indica ao Poder Executivo que possa ser feito a construção de uma parque infantil, a ser instalado na praça do Terminal Rodoviário.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>DANIEL PÁDUA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/250/012_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador autor indica ao Poder Executivo que seja colocado Redutor de velocidade, ou seja, quebra-molas na avenida 04(quatro) entre as ruas 23e 25 nesta Cidade.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/251/013_2025.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador autor indica ao Poder Executivo que seja feita a recuperação da estrada mestra da região serrinha, que da acesso às propriedades dos senhores José Rodrigues Nunes; Farez Nunes e finaliza-se propriedade do Sr. Manoel Rodrigues Nunes.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>IGOR QUEIROZ, ABEL DO LAVADOR, EDILTON CABELEIREIRO, MARCELO AUGUSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/252/014_2025.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores autores indicam ao Poder Executivo que seja feito o combate ao mosquito da dengue.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/254/015_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja providenciado com urgência o seguinte: Recuperação da nossa via urbana, Rua 19 esquina com a Av.02.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/255/016_2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO  016/2025- Solicita ao Poder Executivo Municipal que seja providenciado o seguinte: Analisar a possibilidade de viabilizar plano de saúde Unimed ou Austa para atendimento dos Servidores Públicos municipais.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/256/017_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal que seja providenciado o seguinte: Roçar os terrenos vagos localizados no Bairro José Marcelino.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/257/018_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal, que seja providenciado a extensão de rede de esgoto na rua 21 dentre outras vias urbanas por onde for pavimentar, (vias com paralelepípedo).</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/258/019_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo municipal que seja providenciado junto ao departamento responsável o seguinte: escoamento da água e acúmulo de terra que vem ocorrendo (conforme foto anexa), na avenida 12, esquina com a rua 21.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/259/020_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Sr. Prefeito Municipal que seja providenciado o seguinte: Recapeamento asfáltico da rua 17, entre as avenidas 18 e 16.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/260/021_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo municipal que seja providenciado a recuperação de 03 mata-burros localizados na divisa com a propriedade do Sr. Osorinho Sinhana.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/261/022_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder executivo municipal que seja providenciado a recuperação de um aterro da represa localizada na estrada que dá acesso a Região Aldeia, precisamente na propriedade do Senhor Antônio Barbosa conhecido por Tuniquinho.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>IGOR QUEIROZ</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/262/023_2025.pdf</t>
+  </si>
+  <si>
+    <t>Pede ao Executivo municipal que seja providenciado o seguinte: Recuperação de 02 mata-burros, localizados na região Tijucal, sendo o primeiro com a divisa das propriedades dos Srs. Arthur e Fabrício, divisa com as propriedades do Sr. Ivaldi conhecido por Canhão, com o Sr. Tibúrcio, Sra. Jucélia e outros; e o segundo divisa das propriedades da Sra. Valência e Edilson.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/263/024_2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder executivo municipal que seja providenciado o roçamento do matagal das margens do final da Avenida Brasil (Av. 20) que dá acesso na Av. Roseli Mirraria da Silva, já no Bairro Toledo.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>ABEL DO LAVADOR</t>
   </si>
   <si>
-    <t>http://sapl.saofranciscodesales.mg.leg.br/media/</t>
-[...247 lines deleted...]
-  <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/264/025_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao senhor Prefeito Municipal que seja providenciado através da Secretaria de educação o seguinte: Adaptação de cadeirinhas para crianças entre quatro a sete anos, em todos os veículos do transporte escolar de nosso município, e que em cada veículo do transporte escolar, que seja colocado um monitor escolar.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/265/026_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que seja providenciado o seguinte: Transporte escolar ida e volta dos alunos residentes na nossa zona urbana, nos períodos matutino (cedo) e vespertino (tarde).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/266/027_2025.pdf</t>
@@ -457,76 +466,82 @@
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/270/031_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, providências no sentido de retirar enchorros e tapar buracos da estrada mestra que liga São Francisco de Sales ao assentamento Queixada.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/271/032_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja providenciado o seguinte: Recuperação da estrada sentido Prainha Porto Brasil, toda parte térrea para completar normalização de acessibilidade à área turística da localidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/272/033_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providências no sentido de: Restaurar a ponte localizada na Região Parafuso do H-7, divisa com as propriedades dos senhores Renato pecuarista e Antônio Bizzio, conforme segue fotos em anexo.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/303/069_2025.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Charles Jordani Lemes dos Santos,, Indica ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO LEONEL SOUTO, que seja providenciado o seguinte:_x000D_
 ➤ "LIMPEZA EM TODO O TRECHO QUE SE INICIA NA CARVOEIRA SAÍDA_x000D_
 PARA A PRAINHA SE ESTENDENDO ATÉ CHEGAR NA PRAINHA PORTO BRASIL, LOCAL ESTE QUE SE ENCONTRA COM MUITAS SACOLAS PLASTICAS, SACOS DE LIXO E ENTULHOS".</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>CHARLES DA FARMÁCIA, EDILTON CABELEIREIRO, FRAN ENFERMEIRA, GRAZIELA DENTISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoria dos Vereadores (as) Francilaine Campos Barbosa, Edilton Gomes, Graziela dos Santos Queiroz e Charles Jordani Lemes dos Santos, Indica ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO LEONEL SOUTO, no sentido de solicitar._x000D_
 "CONSTRUÇÃO DE CORRIMÃO EM TUBO DE FERRO, SOBRE A PONTE DO CÓRREGO TIJUCAL, NO MESMO PADRÃO DA PONTE DO CORREGO ARIRANHA (CONFORME FOTOS EM ANEXО)".</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/305/071_2025.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores (as) Francilaine Campos_x000D_
 Barbosa, Edilton Gomes, Graziela dos Santos Queiroz e Charles Jordani Lemes dos Santos, Indica ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO_x000D_
 LEONEL SOUTO, no sentido de solicitar._x000D_
 “RECUPERAÇÃO DE 04 (QUATRO) VIGAS DA PONTE NA REGIÃO_x000D_
 ESPRAIADO E RECUPERAÇÃO DE 01 MATABURRO DE FERRO QUE SE_x000D_
 ENCONTRA QUEBRADO, LOCALIZADOS NAS DIVISAS DAS_x000D_
 PROPRIEDADES DOS SENHORES ZÉ PIMENTA E FAMÍLIA ESPÓLIO DE_x000D_
 ABUIM BARBOSA”.</t>
   </si>
   <si>
@@ -569,88 +584,185 @@
 Indica ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO LEONEL_x000D_
 SOUTO, que mantenha as comemorações tradicionais do Dia das Mães e do Dia dos Pais, e_x000D_
 que inclua oficialmente o Dia da Família no calendário municipal, e que adote as medidas_x000D_
 necessárias para:_x000D_
 1. Manter as homenagens e comemorações do Dia das Mães (segundo domingo de maio) e do_x000D_
 Dia dos Pais (segundo domingo de agosto), como datas de celebração tradicional no_x000D_
 município;_x000D_
 2. Sugerimos a inclusão oficialmente no calendário municipal o Dia da Família, a ser_x000D_
 comemorado anualmente no dia 15 de maio, em consonância com a data reconhecida_x000D_
 internacionalmente pela ONU.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Autoria do Vereador Marcelo Augusto de Oliveira, Indica_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO LEONEL SOUTO,_x000D_
 no sentido de solicitar, "CELEBRAÇÃO DE PARCERIAS COM CLÍNICAS VETERINÁRIAS_x000D_
 PARA REALIZAÇÃO DE CASTRAÇÕES DE CÃES E GATOS NO MUNICÍPIO", de forma_x000D_
 gratuita ou com valores acessíveis à população.</t>
   </si>
   <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>MARCELO AUGUSTO, ABEL DO LAVADOR</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_075.2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoria dos Vereadores Marcelo Augusto de Oliveira e Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que seja realizada a extensão de rede de energia elétrica na rua 15, entre as avenidas 02 e 04; e na avenida 02, entre as ruas 19 à 21 nesta cidade.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_076.2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO CM Nº 076/2025_x000D_
+Autoria da Vereadora Francilaine Campos Barbosa._x000D_
+Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a liberação do uso dos banheiros sanitários localizados no Belvedere da Praça Cônego Osório, durante os horários de celebração das missas na Igreja Matriz, tendo em vista a proximidade entre os locais e a necessidade de atendimento ao público frequentador.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_077.2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO CM Nº 077/2025_x000D_
+Autoria da Vereadora Francilaine Campos Barbosa._x000D_
+Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, a implementação de iluminação pública em vias específicas do município, por meio da Secretaria competente, nos seguintes trechos:_x000D_
+_x000D_
+Avenida 14, saindo da rua 01-A, ou seja, saída para a Prainha Porto Brasil;</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>VALQUÍRIA DO LUCIANO, ABEL DO LAVADOR, DANIEL PÁDUA, IGOR QUEIROZ, MARCELO AUGUSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_078.2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoria dos Vereadores(as) Valquíria Borges da Silva, Abel José Silva Freitas, Daniel Sebastião Pádua Barbosa, Igor Aparecido de Queiroz e Marcelo Augusto de Oliveira._x000D_
+Indicam ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, solicitando a designação de Médico Ortopedista para atendimento na Unidade Básica de Saúde - UBS São Pedro.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_079.2025.pdf</t>
+  </si>
+  <si>
+    <t>1	- INDICAÇÃO NO 079/2025, de Autoria da Vereadora Francilaine Campos Barbosa, Edilton Gomes, Graziela dos Santos Queiroz e Charles Jordani Lemes dos Santos, Indicam ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, e à Secretaria Municipal de Obras/Serviços Públicos:_x000D_
+Indica realização de MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA 07, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS 18 e 20.</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_080.2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO NO 080/2025, de Autoria do Vereador Charles Jordani Lemes dos Santos Indica ao Excelentíssimo Senhor Prefeito Municipal, GILMAR APARECIDO LEONEL SOUTO, que seja realizado, com urgência, um SERVIÇO PALIATIVO DE MELHORIA NA ESTRADA QUE DÁ ACESSO À FAZENDA TIJUCAL, no trecho que vai da entrada da propriedade Brunozzi até a propriedade do Sr. João Batista.</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_081.2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO NO 081/2025, de Autoria do Vereador Charles Jordani Lemes dos Santos, Indica ao Excelentíssimo Senhor Prefeito Municipal,_x000D_
+GILMAR APARECIDO LEONEL SOUTO, que seja "EXECUTADO RECUPERAÇÃO DE ESTRADA DA REGIÃO ALDEIA, PASSANDO PELAS_x000D_
+PROPRIEDADES DOS SENHORES VINÍCIUS DO ABUIM BARBOSA ATÉ A PROPRIEDADE DO JOSE RICARDO MOLINA AGUIAR "</t>
+  </si>
+  <si>
     <t>295</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>ABEL DO LAVADOR, CHARLES DA FARMÁCIA, EDILTON CABELEIREIRO</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/295/082_2025.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Abel José Silva Freitas, Charles Jordani Lemes dos Santos e Edilton Gomes. Indicam à Mesa diretora, a formalização da concessão de auxílio-alimentação no valor de R$300,00 aos servidores desta Casa Legislativa Municipal.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>VALQUÍRIA DO LUCIANO, ABEL DO LAVADOR, CHARLES DA FARMÁCIA, DANIEL PÁDUA, EDILTON CABELEIREIRO, FRAN ENFERMEIRA, GRAZIELA DENTISTA, IGOR QUEIROZ, MARCELO AUGUSTO</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/296/083_2025.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Valquíria Borges da Silva, Igor Aparecido de Queiroz, Marcelo Augusto de Oliveira, Daniel Sebastião Pádua e Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a execução de calçamento ou passarela no trecho da rua 5 (próximo à_x000D_
 esquina da avenida 16) que dá acesso à Capela Divino Espírito Santo.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>84</t>
-  </si>
-[...1 lines deleted...]
-    <t>VALQUÍRIA DO LUCIANO, ABEL DO LAVADOR, DANIEL PÁDUA, IGOR QUEIROZ, MARCELO AUGUSTO</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/297/084_2025.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Valquíria Borges da Silva, Igor Aparecido de Queiroz, Marcelo Augusto de Oliveira, Daniel Sebastião Pádua e Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a implantação de iluminação na rua 19, entre as avenidas 16 e 18A, próximo ao Estádio Municipal Vádico Corrêa ou, alternativamente, que seja analisada а_x000D_
 possibilidade de instalar refletores na parte externa do Estádio Municipal Vádico Corrêa.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/298/085_2025.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Francilaine Campos Barbosa. Indicа_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a extensão de rede de iluminação pública na rua 17, no trecho compreendido entre as avenidas 16 e 18.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
@@ -749,110 +861,116 @@
 MECÂNICA DO HOMERO”.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Autoria da Vereadora Graziela dos Santos Queiroz, indica ao_x000D_
 Excelentíssimo Senhor Prefeito Municipal, a "AVALIAÇÃO E POSTERIOR_x000D_
 ELABORAÇÃO DE UM PROJETO DE LEI DE INCENTIVO, VISANDO À_x000D_
 CONCESSẢO DE BONIFICAÇÃO POR ASSIDUIDADE AOS SERVIDORES_x000D_
 PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>FRAN ENFERMEIRA, GRAZIELA DENTISTA</t>
   </si>
   <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/279/093_2025.pdf</t>
+  </si>
+  <si>
     <t>Autoria das Vereadoras Francilaine Campos Barbosa е_x000D_
 Graziela dos Santos Queiroz. Reitera a indicação nº 026/2025 de 14 de fevereiro de 2025. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie transporte escolar, com trajeto de ida e volta, aos alunos residentes na zona urbana, nos turnos matutino (cedo) e vespertino (tarde).</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/274/094_2025.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Graziela dos Santos Queiroz. Indica_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que_x000D_
 providencie CLIMATIZADORES PARA O REFEITÓRIO DA ESCOLA MUNICIPAL_x000D_
 SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/282/095_2025.pdf</t>
+  </si>
+  <si>
     <t>Autoria das Vereadoras Francilaine Campos Barbosa e_x000D_
 Graziela dos Santos Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que desenvolva ações de educação continuada voltadas aos alunos da rede municipal de ensino, com ênfase na prevenção de acidentes e segurança no trânsito.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/283/096_2025.pdf</t>
   </si>
   <si>
     <t>Autoria das Vereadoras Francilaine Campos Barbosa Graziela dos Santos Queiroz. Reitera Indicação CM n°001/2025 de 06 de janeiro de 2025. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, para atender no período noturno, promoção de Vigilância e Segurança em geral (pacientes, enfermeiros, médicos até mesmo patrimonial) da Casa de Saúde Dr. Nelson Jacinto Borges, que seja providenciado em regime de urgência, “contratação ou indicação de um guarda noturno"</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/284/097_2025.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Igor Aparecido de Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que seja viabilizada a liberação de máquinas e equipamentos para a “gradeação e o preparo de terras destinadas ao plantio agrícola".</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>DANIEL PÁDUA, ABEL DO LAVADOR</t>
+    <t>ABEL DO LAVADOR, DANIEL PÁDUA</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/285/098_2052.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Daniel Sebastião Pádua Barbosa e_x000D_
 Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie colocação de uma caçamba de lixo na entrada da Santinha e entrada da região Lageado.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/286/099_2025.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Marcelo Augusto de Oliveira. Indica_x000D_
 ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie que todas as caçambas de entulho colocadas em vias públicas estejam devidamente sinalizadas com faixas refletivas.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
@@ -862,172 +980,292 @@
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/275/0100_2025.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Francilaine Campos Barbosa,_x000D_
 Graziela dos Santos Queiroz, Edilton Gomes e Charles Jordani Lemes dos Santos. Indica ao_x000D_
 Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie_x000D_
 a CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) EM FRENTE AO_x000D_
 PAINA'S BAR, LOCALIZADO NA AVENIDА 10.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/276/0101_2025.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Charles Jordani Lemes dos Santos._x000D_
 Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que_x000D_
 providencie, com urgência, a LIMPEZA URBANA E A ROÇAGEM DE MATO NA RUA_x000D_
 3, ESQUINA COM A RUA 2.</t>
   </si>
   <si>
-    <t>309</t>
+    <t>324</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2026/309/4_indicacao_005.2026.pdf</t>
-[...2 lines deleted...]
-    <t>Autoria do Vereador Charles Jordani Lemes dos Santos. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que realize a roçagem, limpeza e fiscalização dos terrenos baldios localizados nos bairros morada do sol e toledo.</t>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_0102.2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO CM NO 0102/2025 - Autoria da Vereadora Francilaine Campos Barbosa. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a realização de uma ação de prevenção em saúde na zona rural, abrangendo serviços de vacinação, coleta de exame preventivo (Papanicolau), aferição de pressão arterial, entre outros atendimentos básicos de promoção à saúde.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_0103.2025.pdf</t>
+  </si>
+  <si>
+    <t>1	— Indicação CM NO 0103/2025 - Autoria da Vereadora Graziela dos Santos Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a limpeza geral da Prainha Porto Brasil.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_0104.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indicação CM NO 0104/2025 - Autoria da Vereadora Valquíria Borges da Silva e assinado por unanimidade dos Edis. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a realização do rateio dos recursos do FUNDEB aos professores da rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_0105.2025.pdf</t>
+  </si>
+  <si>
+    <t>3	- Indicação CM NO 0105/2025 - Autoria da Vereadora Graziela dos Santos Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que providencie a instalação de iluminação na quadra esportiva localizada na avenida 16, ao lado do Estádio Municipal Vadico Corrêa de Queiroz.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Autoria da Vereadora Graziela dos Santos_x000D_
 Queiroz e assinado por unanimidade dos Edis. Ao SENHOR CARLITO DE MORAIS_x000D_
 FERREIRA, grande amigo de todos, pela sua constante presença e participação em todas as_x000D_
 sessões realizadas neste Poder Legislativo Municipal, ao longo de vários anos.</t>
   </si>
   <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_decreto_legislativo_n002.2025.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO CM Nº 002/2025_x000D_
+De autoria da Mesa Diretora, que:_x000D_
+“Dispõe sobre a previsão orçamentária da Câmara Municipal de São Francisco de Sales, Estado de Minas Gerais, para o exercício de 2026”.</t>
+  </si>
+  <si>
     <t>281</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo - PE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01, DE 16 DE OUTUBRO DE 2.025, que_x000D_
 “DISPÕE SOBRE A INSTITUIÇÃO DO SERVIÇO PÚBLICO DE LOTERIA MUNICIPAL_x000D_
 NO ÂMBITO DO MUNICÍPIO DE SÃO FRANCISCO DE SALES/MG, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Execultivo</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores ativos, inativos e pensionistas, da forma que menciona, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_n02.2025.pdf</t>
+  </si>
+  <si>
+    <t>9	— Projeto de Lei Complementar PM NO 002/2025 — Autoria do Executivo. Acrescenta item e define alíquota de serviço à tabela "I" da Lei Complementar NO OI, de 27 de dezembro de 2001 (Código Tributário Municipal)</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_cm_003.2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM N°. 003/2025, DE 02 DE_x000D_
 JUNHO DE 2025_x000D_
 DISPÕE SOBRE A CRIAÇÃO DE CARGO EM COMISSÃO NO_x000D_
 QUADRO PERMANENTE DE SERVIDORES DA CÂMARA_x000D_
 MUNICIPAL DE SÃO FRANCISCO DE SALES, MINAS GERAIS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>VALQUÍRIA DO LUCIANO, DANIEL PÁDUA, IGOR QUEIROZ, MARCELO AUGUSTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_006.2025.pdf</t>
+  </si>
+  <si>
+    <t>— Autoria da Vereadora Valquíria Borges da Silva. Que institui o feriado municipal em homenagem a Santa Rita de Cássia, Copadroeira do município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei PM NO 013/2025 — Autoria do Executivo. Que estima a receita fixa a_x000D_
+despesa para o exercício financeiro de 2026 do município de São Francisco de Sales — MG.</t>
+  </si>
+  <si>
     <t>280</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_14_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 14, DE 29 DE AGOSTO DE 2025, QUE “DISPÕE SOBRE O_x000D_
 PLANO PLURIANUAL DE GOVERNO PARA O QUADRIÊNIO 2026/2029.</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_n16.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei PM NO 016/2025 — Autoria do Executivo. Que institui subvenções e contribuições para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_cm_n01.2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA UM REAJUSTE DOS VENCIMENTOS DOS_x000D_
+SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_resolucao_n001.2025.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO CM Nº 001/2025_x000D_
+De autoria da Mesa Diretora, que:_x000D_
+“Dispõe sobre a criação e regulamentação da Ouvidoria Legislativa no âmbito da Câmara Municipal de São Francisco de Sales, Estado de Minas Gerais”.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_ausencia.pdf</t>
   </si>
   <si>
     <t>Justifica ausência por motivos agendados anteriormente (tratamento de saúde).</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/294/007_2025.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Francilaine Campos Barbosa._x000D_
 Solicita ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, as_x000D_
 seguintes informações:_x000D_
 Qual o valor total arrecadado pela Prefeitura Municipal, até a presente data, no_x000D_
 exercício de 2025, a título de Contribuição de Iluminação Pública (CIP)?</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA IMPOSITIVAS</t>
   </si>
   <si>
-    <t>DANIEL PÁDUA, ABEL DO LAVADOR, CHARLES DA FARMÁCIA, EDILTON CABELEIREIRO, FRAN ENFERMEIRA, GRAZIELA DENTISTA, IGOR QUEIROZ, MARCELO AUGUSTO, VALQUÍRIA DO LUCIANO</t>
+    <t>ABEL DO LAVADOR, CHARLES DA FARMÁCIA, DANIEL PÁDUA, EDILTON CABELEIREIRO, FRAN ENFERMEIRA, GRAZIELA DENTISTA, IGOR QUEIROZ, MARCELO AUGUSTO, VALQUÍRIA DO LUCIANO</t>
   </si>
   <si>
     <t>http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/278/proposta_de_emenda_impositivas.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDAS IMPOSITIVAS COLETIVA/ INDIVIDUAL (_x000D_
 VEREADOR EDILTON GOMES), PARA O EXERCÍCIO DE 2026, AO PROJETO DE_x000D_
 LEI N° 13/2025, QUE “ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2026, DO MUNICÍPIO DE SÃO FRANCISCO DE SALES-MG".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1340,68 +1578,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/243/001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/239/002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/240/003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/241/004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/244/006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/245/007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/246/008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/247/009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/248/010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/249/011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/250/012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/251/013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/252/014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/254/015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/255/016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/256/017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/257/018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/260/021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/261/022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/262/023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/263/024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/264/025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/265/026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/266/027_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/267/028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/268/029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/269/030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/270/031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/271/032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/303/069_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/305/071_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/299/072_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/300/073_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/295/082_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/296/083_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/297/084_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/298/085_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/292/086_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/293/087_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/287/088_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/289/090_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/290/091_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/274/094_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/283/096_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/284/097_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/285/098_2052.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/286/099_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/275/0100_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/276/0101_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2026/309/4_indicacao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_cm_003.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_14_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_ausencia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/294/007_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/278/proposta_de_emenda_impositivas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/243/001_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/239/002_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/240/003_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/241/004_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/242/005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/244/006_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/245/007_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/246/008_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/247/009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/248/010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/249/011_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/250/012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/251/013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/252/014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/254/015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/255/016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/256/017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/257/018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/258/019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/259/020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/260/021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/261/022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/262/023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/263/024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/264/025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/265/026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/266/027_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/267/028_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/268/029_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/269/030_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/270/031_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/271/032_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/272/033_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/303/069_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/305/071_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/299/072_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/300/073_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_075.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_076.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_077.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_078.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_079.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_080.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_081.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/295/082_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/296/083_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/297/084_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/298/085_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/292/086_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/293/087_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/287/088_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/289/090_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/290/091_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/279/093_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/274/094_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/282/095_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/283/096_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/284/097_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/285/098_2052.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/286/099_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/275/0100_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/276/0101_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_0102.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_0103.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_0104.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_0105.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_decreto_legislativo_n002.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_n02.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_cm_003.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_n_006.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/280/projeto_de_lei_14_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/331/projeto_de_lei_n16.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_cm_n01.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_resolucao_n001.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/253/requerimento_ausencia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/294/007_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodesales.mg.leg.br/media/sapl/public/materialegislativa/2025/278/proposta_de_emenda_impositivas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="165.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1875,1325 +2113,1749 @@
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>63</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>37</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>37</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
         <v>135</v>
       </c>
-      <c r="B31" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>33</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>37</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H35" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>33</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>195</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>200</v>
+        <v>37</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H47" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>212</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>33</v>
+        <v>213</v>
       </c>
       <c r="H48" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="H49" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>33</v>
+        <v>226</v>
       </c>
       <c r="H51" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>33</v>
+        <v>230</v>
       </c>
       <c r="H52" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="H53" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>224</v>
+        <v>23</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>33</v>
+        <v>239</v>
       </c>
       <c r="H54" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>224</v>
+        <v>23</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>235</v>
+        <v>161</v>
       </c>
       <c r="H55" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>107</v>
+        <v>246</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="H56" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>243</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="H57" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>248</v>
+        <v>161</v>
       </c>
       <c r="H58" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>169</v>
+        <v>258</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="H59" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="H60" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
         <v>258</v>
       </c>
-      <c r="B61" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G61" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="H61" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="D62" t="s">
-        <v>263</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>264</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>258</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>33</v>
+        <v>271</v>
       </c>
       <c r="H62" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>274</v>
       </c>
       <c r="D63" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>269</v>
+        <v>109</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>33</v>
+        <v>275</v>
       </c>
       <c r="H63" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="D64" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>273</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>33</v>
+        <v>280</v>
       </c>
       <c r="H64" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>283</v>
       </c>
       <c r="D65" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>273</v>
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>135</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="H65" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>287</v>
       </c>
       <c r="D66" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>273</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>269</v>
+        <v>160</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H66" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>291</v>
       </c>
       <c r="D67" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>284</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="H67" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>295</v>
       </c>
       <c r="D68" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>284</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="H68" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
+        <v>299</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H69" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>302</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>303</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H70" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>307</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H71" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>310</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>311</v>
+      </c>
+      <c r="E72" t="s">
+        <v>312</v>
+      </c>
+      <c r="F72" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>314</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>315</v>
+      </c>
+      <c r="E73" t="s">
+        <v>316</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H73" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>319</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>10</v>
       </c>
-      <c r="D69" t="s">
-[...12 lines deleted...]
-        <v>295</v>
+      <c r="D74" t="s">
+        <v>320</v>
+      </c>
+      <c r="E74" t="s">
+        <v>321</v>
+      </c>
+      <c r="F74" t="s">
+        <v>322</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H74" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>324</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>325</v>
+      </c>
+      <c r="E75" t="s">
+        <v>326</v>
+      </c>
+      <c r="F75" t="s">
+        <v>327</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H75" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>329</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>325</v>
+      </c>
+      <c r="E76" t="s">
+        <v>326</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H76" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>325</v>
+      </c>
+      <c r="E77" t="s">
+        <v>326</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H77" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>335</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D78" t="s">
+        <v>325</v>
+      </c>
+      <c r="E78" t="s">
+        <v>326</v>
+      </c>
+      <c r="F78" t="s">
+        <v>336</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H78" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>339</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>67</v>
+      </c>
+      <c r="D79" t="s">
+        <v>325</v>
+      </c>
+      <c r="E79" t="s">
+        <v>326</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H79" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>342</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>71</v>
+      </c>
+      <c r="D80" t="s">
+        <v>325</v>
+      </c>
+      <c r="E80" t="s">
+        <v>326</v>
+      </c>
+      <c r="F80" t="s">
+        <v>322</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H80" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>345</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>80</v>
+      </c>
+      <c r="D81" t="s">
+        <v>325</v>
+      </c>
+      <c r="E81" t="s">
+        <v>326</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H81" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>348</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" t="s">
+        <v>325</v>
+      </c>
+      <c r="E82" t="s">
+        <v>326</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H82" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>351</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>352</v>
+      </c>
+      <c r="E83" t="s">
+        <v>353</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H83" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>356</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>357</v>
+      </c>
+      <c r="E84" t="s">
+        <v>358</v>
+      </c>
+      <c r="F84" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H84" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>361</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" t="s">
+        <v>357</v>
+      </c>
+      <c r="E85" t="s">
+        <v>358</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H85" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>364</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>365</v>
+      </c>
+      <c r="E86" t="s">
+        <v>366</v>
+      </c>
+      <c r="F86" t="s">
+        <v>367</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H86" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3222,50 +3884,67 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>